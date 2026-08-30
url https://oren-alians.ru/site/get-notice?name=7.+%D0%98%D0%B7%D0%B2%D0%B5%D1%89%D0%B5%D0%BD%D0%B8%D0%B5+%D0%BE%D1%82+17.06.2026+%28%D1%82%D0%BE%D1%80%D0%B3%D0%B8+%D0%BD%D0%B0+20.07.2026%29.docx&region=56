--- v0 (2026-07-16)
+++ v1 (2026-08-30)
@@ -271,51 +271,87 @@
         </w:rPr>
         <w:t xml:space="preserve">, (юр. </w:t>
       </w:r>
       <w:r w:rsidR="00D27C6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Местоположение</w:t>
       </w:r>
       <w:r w:rsidR="00DF2D95" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009C775F" w:rsidRPr="009C775F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>460006, Оренбургская область, г Оренбург, Парковый пр-кт, зд. 6</w:t>
+        <w:t xml:space="preserve">460006, Оренбургская область, г Оренбург, Парковый </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C775F" w:rsidRPr="009C775F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>пр-кт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C775F" w:rsidRPr="009C775F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C775F" w:rsidRPr="009C775F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>зд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C775F" w:rsidRPr="009C775F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. 6</w:t>
       </w:r>
       <w:r w:rsidR="00DF2D95" w:rsidRPr="009C775F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DF2D95" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> в лице своего Исполнителя – </w:t>
       </w:r>
       <w:r w:rsidR="00F64D84" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ООО «</w:t>
       </w:r>
@@ -518,65 +554,75 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>АСТ Капитал</w:t>
       </w:r>
       <w:r w:rsidR="00A25284" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidR="00A25284" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">в сети Интернет по </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D27C6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Местоположение</w:t>
       </w:r>
       <w:r w:rsidR="00A25284" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">у </w:t>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A25284" w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C775F" w:rsidRPr="009C775F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://аст-капитал.рф</w:t>
       </w:r>
       <w:r w:rsidR="00A25284" w:rsidRPr="009C775F">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A25284" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(далее – ЭТП). Торги проводятся в соответствии с Регламентом ЭТП.</w:t>
       </w:r>
     </w:p>
@@ -1353,1737 +1399,415 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10:00 ч.*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A429B3B" w14:textId="77777777" w:rsidR="00A87A39" w:rsidRPr="00C04422" w:rsidRDefault="00A87A39" w:rsidP="00A87A39">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04422">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Задаток: 15 % от начальной цены </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD4D4D" w14:textId="0FD760A1" w:rsidR="00FB31C7" w:rsidRPr="00FB31C7" w:rsidRDefault="00A87A39" w:rsidP="00FB31C7">
+    <w:p w14:paraId="17DD4D4D" w14:textId="0FD760A1" w:rsidR="00FB31C7" w:rsidRDefault="00A87A39" w:rsidP="00FB31C7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04422">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Шаг аукциона: 1 % от начальной цены</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C353A" w14:textId="240DA3AD" w:rsidR="00F40248" w:rsidRPr="00F40248" w:rsidRDefault="00F40248" w:rsidP="00F40248">
+    <w:p w14:paraId="38A00B6D" w14:textId="2227AA3A" w:rsidR="004D62B9" w:rsidRPr="00F40248" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A73B8">
+      <w:r w:rsidRPr="004E2E6E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Лот № 1.</w:t>
+        <w:t xml:space="preserve">Лот № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2E6E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Легковой седан GEELY EMGRAND (FE-1), 2012 г.в., г/н Т637УЕ56, VIN X9W215711C0000775. Местонахождение имущества: Оренбургская область, Переволоцкий р-н, с. Родничный Дол, ул. Нагорная, д. 1, кв. 2. Начальная цена 280 000 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест; залог в пользу </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Грузовой автомобиль UAZ PICKUP, 2022 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ИНН </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...15 lines deleted...]
-        <w:t>правопреемник ООО ПКО «Нэйва» (ИНН 7734387354)</w:t>
+        <w:t xml:space="preserve">., г/н В911ВЕ156, VIN XTT236320N1016730. Местонахождение имущества: Оренбургская область, Светлинский р-н, п. Актюбинский, ул. Восточная, д. 86. Начальная цена </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 087</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Собственник (правообладатель): </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A4101">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 руб. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с учетом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НДС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Имеется ограничение (обременение) прав: арест. Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2E6E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Кузьменко</w:t>
+        <w:t xml:space="preserve">ООО «АМАРАНТАГРО ОРСК» (ИНН 5644023849). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>П.Н.</w:t>
+        <w:t xml:space="preserve">Заместитель начальника отделения - заместитель старшего судебного пристава Светлинского РОСП Елеусизова А.К. (тел. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024780F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+7 (3532) 34-19-57</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Судебный пристав-исполнитель Переволоцкого РОСП Морозова Л.С. (тел. </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B2E6BE" w14:textId="77777777" w:rsidR="000023F4" w:rsidRPr="00F40248" w:rsidRDefault="000023F4" w:rsidP="00F40248">
+    <w:p w14:paraId="6EE315B5" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00F40248" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39416FBF" w14:textId="7B72BAC1" w:rsidR="000023F4" w:rsidRDefault="000023F4" w:rsidP="000023F4">
+    <w:p w14:paraId="18C4BB0A" w14:textId="5521B77D" w:rsidR="004D62B9" w:rsidRPr="0069698A" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C828B2">
+      <w:r w:rsidRPr="004E2E6E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лот № </w:t>
       </w:r>
-      <w:r w:rsidR="00623A42">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C828B2">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2E6E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Легковой автомобиль GEELY EMGRAND (FE-1), 2013 г.в., г/н А932НА156, VIN X9W8844SCDD000824. Местонахождение имущества: Оренбургская область, г. Оренбург, пр-т Братьев Коростелевых, д. 4. Начальная цена 730 000 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест; залог в пользу Банк ВТБ (ПАО) (ИНН 7702070139). Собственник (правообладатель): </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C828B2">
+        <w:t xml:space="preserve"> Спецтехника БЕЗ МАРКИ; модель: 46763W, 2022 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н В060ЕР156, VIN X8946763WN0FX6051. Местонахождение имущества: Оренбургская область, Светлинский р-н, п. Актюбинский, ул. Восточная, д. 86. Начальная цена </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>666</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>руб. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D62B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с учетом НДС 22%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Имеется ограничение (обременение) прав: арест. Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2E6E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Дмитриев В.О.</w:t>
+        <w:t>ООО «АМАРАНТАГРО ОРСК» (ИНН 5644023849)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40248">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Судебный пристав-исполнитель ОСП Ленинского района г. Оренбурга Маринушкина А.С. (тел. +7 (3532) 34-19-57).</w:t>
+        <w:t>. Заместитель начальника отделения - заместитель старшего судебного пристава Светлинского РОСП Елеусизова А.К. (тел. +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024780F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7 (3532) 34-19-57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A66889E" w14:textId="77777777" w:rsidR="000023F4" w:rsidRDefault="000023F4" w:rsidP="000023F4">
+    <w:p w14:paraId="09CB50C6" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00FB31C7" w:rsidRDefault="004D62B9" w:rsidP="00FB31C7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1460 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6F38B647" w14:textId="77777777" w:rsidR="00D52120" w:rsidRDefault="00D52120" w:rsidP="0072762E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03CED591" w14:textId="54A70F66" w:rsidR="00395626" w:rsidRPr="00097D07" w:rsidRDefault="00395626" w:rsidP="00395626">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280E42">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -3422,5153 +2146,1414 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Шаг аукциона: 1 % от начальной цены</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64766793" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00D94923" w:rsidRDefault="00E01AC0" w:rsidP="00395626">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03D0E597" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00933CD1" w:rsidRDefault="00E01AC0" w:rsidP="00395626">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20FBAB9F" w14:textId="1E1B6DE3" w:rsidR="00E01AC0" w:rsidRPr="00BD098F" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="78737B86" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00F40248" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005A73B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Лот № 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой седан GEELY EMGRAND (FE-1), 2012 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н Т637УЕ56, VIN X9W215711C0000775. Местонахождение имущества: Оренбургская область, Переволоцкий р-н, с. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Родничный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дол, ул. Нагорная, д. 1, кв. 2. Начальная цена 280 000 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест; залог в пользу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A73B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ООО КБ "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A73B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АйМаниБанк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A73B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ИНН </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A73B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0411005333</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F267BD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>правопреемник ООО ПКО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Нэйва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» (ИНН 7734387354)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4101">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Лот №</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00933CD1">
+        <w:t>Кузьменко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A73B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>П.Н.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель Переволоцкого РОСП Морозова Л.С. (тел. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...101 lines deleted...]
-        <w:t>Т.Ж. (тел. +73532341905).</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+7 (3532) 34-19-57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECC5EE6" w14:textId="77777777" w:rsidR="00BD098F" w:rsidRPr="00D94923" w:rsidRDefault="00BD098F" w:rsidP="00A87A39">
+    <w:p w14:paraId="0156C83B" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00F40248" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F40DD1F" w14:textId="226027B0" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="794C3F58" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="00C828B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Лот №</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00933CD1">
+        <w:t xml:space="preserve">Лот № </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00623A42">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C828B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D94923">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль GEELY EMGRAND (FE-1), 2013 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н А932НА156, VIN X9W8844SCDD000824. Местонахождение имущества: Оренбургская область, г. Оренбург, пр-т Братьев Коростелевых, д. 4. Начальная цена 730 000 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест; залог в пользу Банк ВТБ (ПАО) (ИНН 7702070139). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C828B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...71 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Дмитриев В.О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель ОСП Ленинского района г. Оренбурга </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Маринушкина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.С. (тел. +7 (3532) 34-19-57).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466F9CF1" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="7D2710D9" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42E4A99C" w14:textId="7BE3779B" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="5EBE4034" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00F40248" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="000023F4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Лот №</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00933CD1">
+        <w:t xml:space="preserve">Лот № </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D94923">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль HYUNDAI SONATA, 2012 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н B744BX156, VIN KMHEB41BACA419967. Местонахождение имущества: Оренбургская область, г. Оренбург, пр-т Братьев Коростелевых, д. 4. Начальная цена 1 079 000 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест, залог в пользу Банк ВТБ (ПАО) (ИНН 7702070139). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000023F4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860195">
+        <w:t>Килеев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000023F4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...77 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> А.П.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель ОСП Промышленного района г. Оренбурга Семенова С.В. (тел. +7 (3532) 34-19-57).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594B9A44" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="43B1EFF8" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4469FF51" w14:textId="6665202E" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="1C4FD836" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="00472597">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лот № </w:t>
       </w:r>
-      <w:r w:rsidR="00D94923">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860195">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472597">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21FCD">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00A21FCD">
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6C82">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВАЗ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">111760, 2012 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н Е405ВВ156, VIN XTA111760C0202933. Местонахождение имущества: Оренбургская область, г. Оренбург, пр-т Победы, д. 129. Начальная цена 394 883 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест; залог в пользу ПАО «Совкомбанк» (ИНН 4401116480). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472597">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Мазько С.А</w:t>
-[...27 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Грачев А.В.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ведущий судебный пристав-исполнитель ОСП Промышленного района г. Оренбурга Семенова С.В. (тел. +7 (3532) 34-19-57).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31748D62" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="3E263E4C" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00BD098F" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F60C2F7" w14:textId="2E3D87CE" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="5C30C9AB" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00B76E60" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="00113C23">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Лот №</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00933CD1">
+        <w:t xml:space="preserve">Лот № </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D94923">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль LADA VESTA, 2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н Е511АО156, VIN XTAGFK110KY333099. Местонахождение имущества: Оренбургская область, г. Оренбург, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Шоссейная, д. 30/4. Начальная цена 667 700 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест, залог в пользу АО «ОТП Банк» (ИНН 7708001614). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860195">
+        <w:t>Баймухано</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Собственник (п</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.З.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель ОСП Дзержинского района г. Оренбурга Кукушкина Е.А. (тел. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+7 (3532) 34-19-57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2459D2" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00A21FCD" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="56B579B7" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739689D4" w14:textId="120D3DBE" w:rsidR="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="0B0B3E18" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="00113C23">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лот № </w:t>
       </w:r>
-      <w:r w:rsidR="00D94923">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860195">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113C23">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21FCD">
-[...133 lines deleted...]
-      <w:r w:rsidRPr="004E6E92">
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль BMW X6, 2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н Е657ВМ156, VIN X4XFG21160L511528. Местонахождение имущества: Оренбургская область, г. Новотроицк, п. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Аккермановка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ул. Центральная, д. 9 (гараж). Начальная цена 1 473 600 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест, залог в пользу ПАО «Совкомбанк» (ИНН 4401116480). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Исбулаев А.С.</w:t>
-[...27 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Абраамян</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3D8B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель Новотроицкого ГОСП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Замаруева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.Ю. (тел. +7 (3532) 34-19-57).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71328139" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="4959E5AD" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00B76E60" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3994679C" w14:textId="632A726D" w:rsidR="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="18CCF837" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="00113C23">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лот № </w:t>
       </w:r>
-      <w:r w:rsidR="00D94923">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860195">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль RENAULT DUSTER, 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н А640МО156, VIN X4LHSRDDG66169273. Местонахождение имущества: Оренбургская область, Ташлинский р-н, с. Ташла, ул. Победы, д. 14. Начальная цена 1 041 900 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест. Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00597465">
+        <w:t>Рахимкулов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3D8B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Никитин М.В.</w:t>
-[...27 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>В.И.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель Ташлинского РОСП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Есикова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B76E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И.В. (тел. +7 (3532) 34-19-57).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D1601F" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00860195" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="0A5B0BB5" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5961743B" w14:textId="7E345797" w:rsidR="00E01AC0" w:rsidRPr="00FB31C7" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="61DCDB4B" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="002D1573" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="002D1573">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лот № </w:t>
       </w:r>
-      <w:r w:rsidR="00D94923">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль Geely </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boyue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cool, 2023 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н Е899ЕУ156, VIN LB37722Z2PX341103. Местонахождение имущества: Оренбургская область, г. Оренбург, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пр-кт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Братьев Коростелевых, д. 4. Начальная цена 1 900 200 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест, залог в пользу Банк ВТБ (ПАО) (ИНН 7702070139). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Петренко С.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель Кукушкина Е.А. (тел. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> тел. +7 (3532) 34-19-57.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+7 (3532) 34-19-57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB4D5BA" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00FB31C7" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="70D5C374" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="002D1573" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5677EF53" w14:textId="621CB3CA" w:rsidR="00E01AC0" w:rsidRPr="00FB31C7" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="53B838F8" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="002D1573" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860195">
+      <w:r w:rsidRPr="002D1573">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лот № </w:t>
       </w:r>
-      <w:r w:rsidR="00D94923">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль Ford Focus, 2013 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С551ОК116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, VIN X9FMXXEEBMDM06558. Местонахождение имущества: Оренбургская область, г. Оренбург, ул. Шоссейная, д. 30/3. Начальная цена 484 400 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест, залог в пользу ООО «ФРЕШ 69» (ИНН 6950042313). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Легковой автомобиль CHERY S18D, 2012 г.в., г/н T527XH56, VIN LVVDB12B5CD238509. Местонахождение имущества: Оренбургская область, г. Оренбург, ул. Шоссейная, д. </w:t>
+        <w:t>ТУ Росимущества в Республике Башкортостан (ИНН 0274095300)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель Кукушкина Е.А. (тел. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...137 lines deleted...]
-        <w:t>, тел. +7 (3532) 34-19-57.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+7 (3532) 34-19-57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52252A2E" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="5D6E5770" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="002D1573" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76CFF72E" w14:textId="72E7B595" w:rsidR="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="6D1D3941" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00B76E60" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67FB0">
+      <w:r w:rsidRPr="002D1573">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лот № </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D94923">
+        <w:t>Лот № 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легковой автомобиль Chevrolet Niva, 2010 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., г/н Р837ХМ56, VIN X9L212300A0289637. Местонахождение имущества: Оренбургская область, Оренбургский район, с. Южный Урал, ул. Большая Кольцевая, д. 94/1. Начальная цена 125 714 руб. (НДС не облагается). Имеется ограничение (обременение) прав: арест, залог в пользу ООО МК «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АвтоКэш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (ИНН 7725266466). Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Гаргаев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д.Н.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судебный пристав-исполнитель </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Маринушкина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.С. (тел. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...191 lines deleted...]
-        <w:t>, тел. +7(3532)34-19-57)</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+7 (3532) 34-19-57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1573">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234AA310" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="152A5D17" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00B76E60" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015E6054" w14:textId="62A1F0E4" w:rsidR="00E01AC0" w:rsidRPr="00FB31C7" w:rsidRDefault="00E01AC0" w:rsidP="00E01AC0">
+    <w:p w14:paraId="1541F32E" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRPr="00287D18" w:rsidRDefault="004D62B9" w:rsidP="004D62B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075576B">
+      <w:r w:rsidRPr="00287D18">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лот № </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D94923">
+        <w:t xml:space="preserve">Лот № 12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287D18">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Грузовой фургон FIAT DUCATO, 2010 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00287D18">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00287D18">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., г/н Т829КС56, VIN Z7G244000AS019167. Местонахождение имущества: Оренбургская область, г. Оренбург, ул. Беляевская, д. 4/2. Начальная цена 675 100,00 руб. (НДС не облагается). Обременения: арест. Собственник (правообладатель): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287D18">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>27</w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="0075576B">
+        <w:t>ООО НПК «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00287D18">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Бурангулов Р.К.</w:t>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="009B6568">
+        <w:t>Велтбиохимпром</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00287D18">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287D18">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лот № </w:t>
-[...3392 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (ИНН 7716830559)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287D18">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ведущий судебный пристав-исполнитель СОСП по г. Москве № 2 ГМУ ФССП России Степанюк А.И. (тел. +7 (495) 249-30-51).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEF5120" w14:textId="77777777" w:rsidR="00E01AC0" w:rsidRPr="0009428C" w:rsidRDefault="00E01AC0" w:rsidP="007E57D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="662713EE" w14:textId="3E4A3EEE" w:rsidR="00A10D42" w:rsidRPr="00A10D42" w:rsidRDefault="00A10D42" w:rsidP="00A10D42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3421BB04" w14:textId="77777777" w:rsidR="00A87A39" w:rsidRPr="00046D5A" w:rsidRDefault="00A87A39" w:rsidP="005B53BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8595,50 +3580,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Участником аукциона может быть любое юридическое лицо независимо </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>от организационно-правовой формы, формы собственности, места нахождения, а также места происхождения капитала или любое физическое лицо, в том числе индивидуальный предприниматель, претендующие на заключение договора и соответствующие требованиям настоящего извещения, кроме лиц, указанных в п. 5 ст. 449.1 Гражданского кодекса Российской Федерации:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198D6308" w14:textId="57F20592" w:rsidR="004D064F" w:rsidRPr="00930BF2" w:rsidRDefault="009F3DB7" w:rsidP="004D064F">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- в публичных торгах не могут участвовать должник, организации, на которые возложены оценка и реализация имущества должника, и работники указанных организаций, должностные лица органов государственной власти, органов местного самоуправления, чье участие в торгах может оказать влияние на условия и результаты торгов, а также члены семей соответствующих физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AB1BF0" w14:textId="77777777" w:rsidR="009F3DB7" w:rsidRPr="00930BF2" w:rsidRDefault="009F3DB7" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Заявитель при подаче заявки на участие в аукционе подает декларацию о том, что </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>не является лицом, которое в соответствии с п. 5 ст. 449.1 Гражданского кодекса Российской Федерации не вправе участвовать в торгах.</w:t>
@@ -8804,51 +3790,50 @@
           <w:bCs/>
         </w:rPr>
         <w:t>ЭТП</w:t>
       </w:r>
       <w:r w:rsidR="00227F69" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72099984" w14:textId="1BB37367" w:rsidR="009F3DB7" w:rsidRPr="00930BF2" w:rsidRDefault="009F3DB7" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Участие в торгах производится в соответствии с тарифами (порядок вознаграждения оператора ЭТП), установленными нормативными документами ЭТП и размещенными на сайте </w:t>
       </w:r>
       <w:r w:rsidR="00311155" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ЭТП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75535D4D" w14:textId="77777777" w:rsidR="009F3DB7" w:rsidRPr="00930BF2" w:rsidRDefault="009F3DB7" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Прием, регистрация, учет поступивших заявок, хранение заявок осуществляется программно-аппаратными средствами ЭТП.</w:t>
       </w:r>
@@ -9026,50 +4011,51 @@
         <w:br/>
         <w:t xml:space="preserve">п. 5 ст. 449.1 Гражданского кодекса Российской Федерации не вправе участвовать в торгах (указанная декларация готовится в виде отдельного документа в свободной форме </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>на усмотрение заявителя);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D95C040" w14:textId="69608699" w:rsidR="0052072F" w:rsidRPr="00930BF2" w:rsidRDefault="0052072F" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5) согласие на обработку персональных данных, заполненное по форме, утвержденной извещением.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE28B45" w14:textId="77777777" w:rsidR="00855AAA" w:rsidRPr="00930BF2" w:rsidRDefault="00855AAA" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>- для индивидуальных предпринимателей:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A059023" w14:textId="4206528A" w:rsidR="00855AAA" w:rsidRPr="00930BF2" w:rsidRDefault="00855AAA" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
@@ -9309,51 +4295,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:t>копии всех страниц паспорта лица, имеющего право действовать без доверенности либо уполномоченного лица по подачу заявки;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C298554" w14:textId="69C00A15" w:rsidR="00855AAA" w:rsidRPr="00930BF2" w:rsidRDefault="005D534F" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00855AAA" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>) надлежащим образом оформленное письменное решение соответствующего органа управления претендента о приобретении указанного имущества, в случае если это предусмотрено и требуется учредительными документами претендента.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FECAB7A" w14:textId="4D7B1A40" w:rsidR="00855AAA" w:rsidRPr="00930BF2" w:rsidRDefault="005D534F" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -9539,50 +4524,51 @@
       </w:r>
       <w:r w:rsidRPr="009942AE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>по следующим реквизитам:</w:t>
       </w:r>
       <w:r w:rsidR="009942AE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3173BF6E" w14:textId="77777777" w:rsidR="009942AE" w:rsidRDefault="009942AE" w:rsidP="009942AE">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Территориальное Управление Федерального агентства по управлению государственным имуществом в Оренбургской области</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2472E3FE" w14:textId="77777777" w:rsidR="009942AE" w:rsidRDefault="009942AE" w:rsidP="009942AE">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>л/с № 05531А54506, ИНН 5610133346, КПП 561001001,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DDA23C" w14:textId="7AE9D9D7" w:rsidR="009942AE" w:rsidRDefault="009942AE" w:rsidP="009942AE">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
@@ -9646,51 +4632,59 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>КБК 16700000000000000000,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D38499" w14:textId="77777777" w:rsidR="009942AE" w:rsidRDefault="009942AE" w:rsidP="009942AE">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ОКТМО 53701000,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280E5144" w14:textId="77777777" w:rsidR="000A18D1" w:rsidRDefault="000A18D1" w:rsidP="009942AE">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000A18D1">
-        <w:t>ОКЦ № 1 СибГУ Банка России//УФК по Новосибирской области, г Новосибирск</w:t>
+        <w:t xml:space="preserve">ОКЦ № 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A18D1">
+        <w:t>СибГУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A18D1">
+        <w:t xml:space="preserve"> Банка России//УФК по Новосибирской области, г Новосибирск</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AE53B1" w14:textId="4AE75756" w:rsidR="00227F69" w:rsidRPr="009942AE" w:rsidRDefault="009942AE" w:rsidP="009942AE">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Назначение платежа при пополнении лицевого счета: «Задаток для участия в торгах №___».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCC64E0" w14:textId="77777777" w:rsidR="009942AE" w:rsidRDefault="009942AE" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45EB5290" w14:textId="57928A31" w:rsidR="007B539D" w:rsidRPr="00930BF2" w:rsidRDefault="007B539D" w:rsidP="00DC4E5E">
@@ -9855,60 +4849,51 @@
     <w:p w14:paraId="484B159D" w14:textId="77777777" w:rsidR="00E12F62" w:rsidRPr="00930BF2" w:rsidRDefault="00E12F62" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">По результатам рассмотрения заявок и документов Организатор торгов принимает решение о признании претендентов участниками аукциона или об отказе в допуске претендентов к </w:t>
-[...8 lines deleted...]
-        <w:t>участию в аукционе.</w:t>
+        <w:t>По результатам рассмотрения заявок и документов Организатор торгов принимает решение о признании претендентов участниками аукциона или об отказе в допуске претендентов к участию в аукционе.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038901EF" w14:textId="77777777" w:rsidR="00E12F62" w:rsidRPr="00930BF2" w:rsidRDefault="00E12F62" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -10167,51 +5152,60 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">После подписания протокола о признании претендентов участниками торгов претенденты, признанные участниками торгов, а также претенденты, не допущенные </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>к участию в торгах, уведомляются о принятом Организатором торгов решении путем направления уведомлений по электронной почте, указанной в заявке на участие в торгах, или уведомления в личном кабинете заявителя на ЭТП, в срок не позднее следующего рабочего дня с даты подписания протокола о признании претендентов участниками торгов.</w:t>
+        <w:t xml:space="preserve">к участию в торгах, уведомляются о принятом Организатором торгов решении путем направления уведомлений по электронной почте, указанной в заявке на участие в торгах, или уведомления в личном кабинете заявителя на ЭТП, в срок не позднее следующего рабочего дня </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>с даты подписания протокола о признании претендентов участниками торгов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C26D1CE" w14:textId="77777777" w:rsidR="00642C44" w:rsidRPr="00930BF2" w:rsidRDefault="00642C44" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E1CC53" w14:textId="1E173A5D" w:rsidR="00E12F62" w:rsidRPr="00930BF2" w:rsidRDefault="00E12F62" w:rsidP="00642C44">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
@@ -10520,77 +5514,84 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>КБК 16700000000000000000,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A9EE03" w14:textId="77777777" w:rsidR="000A18D1" w:rsidRDefault="000A18D1" w:rsidP="000A18D1">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ОКТМО 53701000,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0D6131" w14:textId="3546E374" w:rsidR="00765EFC" w:rsidRPr="00765EFC" w:rsidRDefault="000A18D1" w:rsidP="000A18D1">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000A18D1">
-        <w:t>ОКЦ № 1 СибГУ Банка России//УФК по Новосибирской области, г Новосибирск</w:t>
+        <w:t xml:space="preserve">ОКЦ № 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A18D1">
+        <w:t>СибГУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A18D1">
+        <w:t xml:space="preserve"> Банка России//УФК по Новосибирской области, г Новосибирск</w:t>
       </w:r>
       <w:r w:rsidR="00765EFC" w:rsidRPr="00765EFC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BB3A76" w14:textId="77777777" w:rsidR="00765EFC" w:rsidRDefault="00765EFC" w:rsidP="00765EFC">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765EFC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Назначение платежа при пополнении лицевого счета: "Оплата имущества по торгам №.</w:t>
       </w:r>
       <w:r w:rsidRPr="00765EFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77806ABC" w14:textId="77777777" w:rsidR="00765EFC" w:rsidRDefault="00765EFC" w:rsidP="00765EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10909,167 +5910,187 @@
       </w:r>
       <w:r w:rsidR="00311155" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00207B38">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оренбургской области</w:t>
       </w:r>
       <w:r w:rsidR="00311155" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00642C44" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>www.</w:t>
-      </w:r>
+        <w:t>www</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00642C44" w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00311155" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00207B38">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r w:rsidR="00642C44" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.rosim.</w:t>
       </w:r>
       <w:r w:rsidR="000050EB" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gov</w:t>
       </w:r>
       <w:r w:rsidR="000050EB" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00642C44" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, сайте организатора торгов</w:t>
       </w:r>
       <w:r w:rsidR="00227F69" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD4E6F" w:rsidRPr="00BD4E6F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>oren</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD4E6F" w:rsidRPr="00BD4E6F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD4E6F" w:rsidRPr="00BD4E6F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>alians</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD4E6F" w:rsidRPr="00BD4E6F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD4E6F" w:rsidRPr="00BD4E6F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, на сайте ЭТП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137354E5" w14:textId="77777777" w:rsidR="007953DD" w:rsidRPr="00930BF2" w:rsidRDefault="007953DD" w:rsidP="00DC4E5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -11126,122 +6147,138 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> электронной почты: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>mail</w:t>
         </w:r>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>oren</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>alians</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00C331DE" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Запросы, направленные на иные </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D27C6C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Местоположение</w:t>
       </w:r>
       <w:r w:rsidR="00C331DE" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">а электронной почты, будут оставлены организатором торгов без рассмотрения. Организатор торгов рассматривает поступившие запросы </w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C331DE" w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронной почты, будут оставлены организатором торгов без рассмотрения. Организатор торгов рассматривает поступившие запросы </w:t>
       </w:r>
       <w:r w:rsidR="00EB199A" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в срок,</w:t>
       </w:r>
       <w:r w:rsidR="00C331DE" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> не превышающий 3 рабочих дней. Ответ заявителю направляется на </w:t>
       </w:r>
       <w:r w:rsidR="00D27C6C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Местоположение</w:t>
       </w:r>
@@ -11251,109 +6288,139 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> электронной почты, указанный в обращении, путем направления запрашиваемой информации.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCC9AB5" w14:textId="0F5DB150" w:rsidR="006133E2" w:rsidRPr="00224352" w:rsidRDefault="007953DD" w:rsidP="00224352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>С информацией об участии в торгах, о порядке проведения торгов, с формами документов,  претенденты могут ознакомиться на сайте ЭТП, на сайте Росимущества в сети «Интернет» www.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">С информацией об участии в торгах, о порядке проведения торгов, с формами документов,  претенденты могут ознакомиться на сайте ЭТП, на сайте Росимущества в сети «Интернет» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00227F69" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD4E6F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r w:rsidR="00227F69" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rosim.</w:t>
       </w:r>
       <w:r w:rsidR="000050EB" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gov</w:t>
       </w:r>
       <w:r w:rsidR="000050EB" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ru, официальном сайте Российской Федерации в сети «Интернет» </w:t>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00930BF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, официальном сайте Российской Федерации в сети «Интернет» </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="005F0FA6" w:rsidRPr="00930BF2">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.torgi.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E7F89" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BF2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11413,128 +6480,134 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>mail</w:t>
         </w:r>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>oren</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>alians</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD4E6F" w:rsidRPr="00A57975">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00D242FE" w:rsidRPr="00930BF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006133E2" w:rsidRPr="00224352" w:rsidSect="004F38D7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="566" w:bottom="568" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="1701"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="748EB8D0" w14:textId="77777777" w:rsidR="00926153" w:rsidRDefault="00926153">
+    <w:p w14:paraId="71381EE3" w14:textId="77777777" w:rsidR="00C328F7" w:rsidRDefault="00C328F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33A93A80" w14:textId="77777777" w:rsidR="00926153" w:rsidRDefault="00926153">
+    <w:p w14:paraId="279BBB64" w14:textId="77777777" w:rsidR="00C328F7" w:rsidRDefault="00C328F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11569,58 +6642,58 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="dejavu sans;times new roman">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07ADAB6A" w14:textId="77777777" w:rsidR="00926153" w:rsidRDefault="00926153">
+    <w:p w14:paraId="55D09359" w14:textId="77777777" w:rsidR="00C328F7" w:rsidRDefault="00C328F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="084F8213" w14:textId="77777777" w:rsidR="00926153" w:rsidRDefault="00926153">
+    <w:p w14:paraId="62BED09C" w14:textId="77777777" w:rsidR="00C328F7" w:rsidRDefault="00C328F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63161B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF8EC70C"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -11975,50 +7048,51 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="452675555">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1300261449">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="185560034">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F38D7"/>
     <w:rsid w:val="0000028B"/>
     <w:rsid w:val="00001492"/>
     <w:rsid w:val="0000193E"/>
     <w:rsid w:val="00002107"/>
     <w:rsid w:val="00002165"/>
@@ -13136,50 +8210,51 @@
     <w:rsid w:val="004B6DD7"/>
     <w:rsid w:val="004C002B"/>
     <w:rsid w:val="004C02C1"/>
     <w:rsid w:val="004C1881"/>
     <w:rsid w:val="004C2819"/>
     <w:rsid w:val="004C3F8F"/>
     <w:rsid w:val="004C5BE4"/>
     <w:rsid w:val="004C60A0"/>
     <w:rsid w:val="004C658C"/>
     <w:rsid w:val="004C6F25"/>
     <w:rsid w:val="004C7A62"/>
     <w:rsid w:val="004D01BF"/>
     <w:rsid w:val="004D064F"/>
     <w:rsid w:val="004D1367"/>
     <w:rsid w:val="004D1D55"/>
     <w:rsid w:val="004D2346"/>
     <w:rsid w:val="004D2699"/>
     <w:rsid w:val="004D26F5"/>
     <w:rsid w:val="004D313A"/>
     <w:rsid w:val="004D3E39"/>
     <w:rsid w:val="004D4139"/>
     <w:rsid w:val="004D542D"/>
     <w:rsid w:val="004D5939"/>
     <w:rsid w:val="004D5D75"/>
     <w:rsid w:val="004D620F"/>
+    <w:rsid w:val="004D62B9"/>
     <w:rsid w:val="004D6E28"/>
     <w:rsid w:val="004D73E2"/>
     <w:rsid w:val="004D7542"/>
     <w:rsid w:val="004D7ABB"/>
     <w:rsid w:val="004E0134"/>
     <w:rsid w:val="004E0B9B"/>
     <w:rsid w:val="004E0F19"/>
     <w:rsid w:val="004E1074"/>
     <w:rsid w:val="004E1508"/>
     <w:rsid w:val="004E18BC"/>
     <w:rsid w:val="004E1A1E"/>
     <w:rsid w:val="004E1FB9"/>
     <w:rsid w:val="004E28FB"/>
     <w:rsid w:val="004E2E6E"/>
     <w:rsid w:val="004E353C"/>
     <w:rsid w:val="004E3795"/>
     <w:rsid w:val="004E3C1F"/>
     <w:rsid w:val="004E4B6D"/>
     <w:rsid w:val="004E4CB3"/>
     <w:rsid w:val="004E4ED2"/>
     <w:rsid w:val="004E6B2C"/>
     <w:rsid w:val="004E6DC6"/>
     <w:rsid w:val="004E6E92"/>
     <w:rsid w:val="004E71BC"/>
     <w:rsid w:val="004E7709"/>
@@ -14867,50 +9942,51 @@
     <w:rsid w:val="00C15AEE"/>
     <w:rsid w:val="00C16DC0"/>
     <w:rsid w:val="00C17415"/>
     <w:rsid w:val="00C17622"/>
     <w:rsid w:val="00C20192"/>
     <w:rsid w:val="00C20618"/>
     <w:rsid w:val="00C20663"/>
     <w:rsid w:val="00C20A7F"/>
     <w:rsid w:val="00C20FBE"/>
     <w:rsid w:val="00C21080"/>
     <w:rsid w:val="00C220F9"/>
     <w:rsid w:val="00C24109"/>
     <w:rsid w:val="00C24480"/>
     <w:rsid w:val="00C244DB"/>
     <w:rsid w:val="00C251A2"/>
     <w:rsid w:val="00C25351"/>
     <w:rsid w:val="00C25420"/>
     <w:rsid w:val="00C257AB"/>
     <w:rsid w:val="00C25DFB"/>
     <w:rsid w:val="00C2715D"/>
     <w:rsid w:val="00C30238"/>
     <w:rsid w:val="00C304FF"/>
     <w:rsid w:val="00C314F1"/>
     <w:rsid w:val="00C31F5D"/>
     <w:rsid w:val="00C321D2"/>
+    <w:rsid w:val="00C328F7"/>
     <w:rsid w:val="00C32B41"/>
     <w:rsid w:val="00C331DE"/>
     <w:rsid w:val="00C34F33"/>
     <w:rsid w:val="00C35185"/>
     <w:rsid w:val="00C359CE"/>
     <w:rsid w:val="00C37B23"/>
     <w:rsid w:val="00C37B4F"/>
     <w:rsid w:val="00C41218"/>
     <w:rsid w:val="00C41847"/>
     <w:rsid w:val="00C41ADA"/>
     <w:rsid w:val="00C422D7"/>
     <w:rsid w:val="00C4335C"/>
     <w:rsid w:val="00C43D30"/>
     <w:rsid w:val="00C4450D"/>
     <w:rsid w:val="00C44817"/>
     <w:rsid w:val="00C44D0C"/>
     <w:rsid w:val="00C45483"/>
     <w:rsid w:val="00C4668E"/>
     <w:rsid w:val="00C47572"/>
     <w:rsid w:val="00C50178"/>
     <w:rsid w:val="00C50B87"/>
     <w:rsid w:val="00C50F90"/>
     <w:rsid w:val="00C510DE"/>
     <w:rsid w:val="00C516B1"/>
     <w:rsid w:val="00C519ED"/>
@@ -15056,50 +10132,51 @@
     <w:rsid w:val="00CE0AB8"/>
     <w:rsid w:val="00CE0AF6"/>
     <w:rsid w:val="00CE19F1"/>
     <w:rsid w:val="00CE1A37"/>
     <w:rsid w:val="00CE2394"/>
     <w:rsid w:val="00CE2D15"/>
     <w:rsid w:val="00CE3666"/>
     <w:rsid w:val="00CE3E63"/>
     <w:rsid w:val="00CE3FEC"/>
     <w:rsid w:val="00CE43C8"/>
     <w:rsid w:val="00CE4466"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE5C36"/>
     <w:rsid w:val="00CE6036"/>
     <w:rsid w:val="00CE609A"/>
     <w:rsid w:val="00CE6254"/>
     <w:rsid w:val="00CE67D0"/>
     <w:rsid w:val="00CE73D2"/>
     <w:rsid w:val="00CE7446"/>
     <w:rsid w:val="00CF0517"/>
     <w:rsid w:val="00CF0FDB"/>
     <w:rsid w:val="00CF1D24"/>
     <w:rsid w:val="00CF222F"/>
     <w:rsid w:val="00CF2756"/>
     <w:rsid w:val="00CF2811"/>
+    <w:rsid w:val="00CF2CC4"/>
     <w:rsid w:val="00CF2D00"/>
     <w:rsid w:val="00CF36E6"/>
     <w:rsid w:val="00CF3F3B"/>
     <w:rsid w:val="00CF4107"/>
     <w:rsid w:val="00CF4813"/>
     <w:rsid w:val="00CF4FF3"/>
     <w:rsid w:val="00CF6A94"/>
     <w:rsid w:val="00CF71AE"/>
     <w:rsid w:val="00CF774D"/>
     <w:rsid w:val="00CF7BEB"/>
     <w:rsid w:val="00D00915"/>
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D01FB9"/>
     <w:rsid w:val="00D02EF9"/>
     <w:rsid w:val="00D0386D"/>
     <w:rsid w:val="00D03958"/>
     <w:rsid w:val="00D03C0C"/>
     <w:rsid w:val="00D03D5B"/>
     <w:rsid w:val="00D03EF5"/>
     <w:rsid w:val="00D04AC3"/>
     <w:rsid w:val="00D04B4E"/>
     <w:rsid w:val="00D04DA2"/>
     <w:rsid w:val="00D055E2"/>
     <w:rsid w:val="00D056A8"/>
     <w:rsid w:val="00D05825"/>
@@ -31182,72 +26259,72 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD3EC0E2-E643-46CD-BF60-9F255D5D18F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>34745</Characters>
+  <Pages>8</Pages>
+  <Words>3532</Words>
+  <Characters>20138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>289</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТУ Федерального агентства по управлению государственным имуществом в Оренбургской области, ОГРН 1105658009698, (юр</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40759</CharactersWithSpaces>
+  <CharactersWithSpaces>23623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ТУ Федерального агентства по управлению государственным имуществом в Оренбургской области, ОГРН 1105658009698, (юр</dc:title>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>